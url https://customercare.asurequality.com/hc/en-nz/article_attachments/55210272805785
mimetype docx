--- v0 (2026-06-14)
+++ v1 (2026-10-28)
@@ -1,50 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="717B297C" w14:textId="366CCF45" w:rsidR="008330DD" w:rsidRDefault="0018155C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="-180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -95,51 +91,51 @@
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:rect id="AutoShape 1" style="width:105pt;height:28pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" w14:anchorId="0D22DA61" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6WQ531gEAAJsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v0zAUfUfiP1h+p0madrCo6YSYhpAG&#10;TBr7Aa5jNxaxr7l2m5Zfz7XTlQ7eEC+W70fOvef4ZHVzsAPbKwwGXMurWcmZchI647Ytf/p29+Yd&#10;ZyEK14kBnGr5UQV+s379ajX6Rs2hh6FTyAjEhWb0Le9j9E1RBNkrK8IMvHJU1IBWRApxW3QoRkK3&#10;QzEvy6tiBOw8glQhUPZ2KvJ1xtdayfhV66AiG1pOu8V8Yj436SzWK9FsUfjeyNMa4h+2sMI4GnqG&#10;uhVRsB2av6CskQgBdJxJsAVobaTKHIhNVf7B5rEXXmUuJE7wZ5nC/4OVX/YPyEzX8pozJyw90ftd&#10;hDyZVUme0YeGuh79AyaCwd+D/B6oULyopCBQD9uMn6EjGEEwWZKDRpu+JLLskJU/npVXh8gkJau6&#10;rpclPZCkWr1cXtE9jRDN89ceQ/yowLJ0aTnSy2Z0sb8PcWp9bknDHNyZYaC8aAb3IkGYKZO3TwtP&#10;DDfQHWl5hMkh5Gi69IA/ORvJHS0PP3YCFWfDJ0fyX1eLRbJTDhbLt3MK8LKyuawIJwmq5ZGz6foh&#10;ThbceTTbniZVmYuDpL02mU8SdNrqtCw5ICtycmuy2GWcu37/U+tfAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAFskbB9wAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdIgpK41QV&#10;FTdAaini6sRLHDVeR7bThr9n4QKXkUajnZ1XriffixPG1AXSMJ8pEEhNsB21Gg5vTzcPIFI2ZE0f&#10;CDV8YYJ1dXlRmsKGM+3wtM+t4BJKhdHgch4KKVPj0Js0CwMSZ58hepPZxlbaaM5c7nu5UGopvemI&#10;Pzgz4KPD5rgfvYb7ensYb9PzaFXavL7buDt+vDitr6+m7YplswKRccp/F/DDwPuh4mF1GMkm0Wtg&#10;mvyrnC3mim2t4W6pQFal/E9QfQMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA6WQ531gEA&#10;AJsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWyRsH&#10;3AAAAAkBAAAPAAAAAAAAAAAAAAAAADAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;">
                 <v:path arrowok="t"/>
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006E25B0" w:rsidRPr="009479BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="008330DD" w:rsidRPr="009479BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
         </w:rPr>
@@ -164,2058 +160,1985 @@
         </w:rPr>
         <w:t>(Minimum of 5 days noticed required)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="440D3657" w14:textId="10DD8835" w:rsidR="008330DD" w:rsidRPr="009479BC" w:rsidRDefault="008330DD" w:rsidP="00C50706">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F0F1E91" w14:textId="40072CC8" w:rsidR="00C50706" w:rsidRPr="00654F5F" w:rsidRDefault="00C50706" w:rsidP="00C50706">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk57128293"/>
     </w:p>
-    <w:p w14:paraId="6B4089CD" w14:textId="448CBC22" w:rsidR="007F3E4C" w:rsidRPr="007F3E4C" w:rsidRDefault="00C50706" w:rsidP="00C50706">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="0BB8F8E8" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="00663B31" w:rsidRDefault="004D6D2C" w:rsidP="004D6D2C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F3E4C">
+      <w:r w:rsidRPr="00663B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Send your request for service to</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Send your request for service to </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="002E0E6E" w:rsidRPr="00F20950">
+        <w:r w:rsidRPr="00663B31">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
             <w:lang w:val="en-NZ"/>
           </w:rPr>
           <w:t>inspection@asurequality.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007F3E4C" w:rsidRPr="007F3E4C">
+      <w:r w:rsidRPr="00663B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C3636A" w14:textId="77777777" w:rsidR="007F3E4C" w:rsidRPr="007F3E4C" w:rsidRDefault="007F3E4C" w:rsidP="007F3E4C">
-[...167 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="49EA8D0F" w14:textId="22DE1402" w:rsidR="008330DD" w:rsidRDefault="008330DD">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65CCB37E" w14:textId="2536CA95" w:rsidR="00C50706" w:rsidRDefault="00C50706">
+    <w:p w14:paraId="76471F6C" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRDefault="004D6D2C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45EC060B" w14:textId="77777777" w:rsidR="008330DD" w:rsidRPr="009479BC" w:rsidRDefault="008330DD">
-[...5 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="6C501096" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRDefault="004D6D2C">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="4F7D7B4F" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRDefault="004D6D2C">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9468" w:type="dxa"/>
+        <w:tblW w:w="9757" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2367"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2367"/>
+        <w:gridCol w:w="2547"/>
+        <w:gridCol w:w="7210"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008330DD" w:rsidRPr="009479BC" w14:paraId="5DB51DE9" w14:textId="77777777" w:rsidTr="007F3E4C">
+      <w:tr w:rsidR="004D6D2C" w:rsidRPr="009479BC" w14:paraId="3D3EE44E" w14:textId="77777777" w:rsidTr="00C963EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1262"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2439" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AB0A466" w14:textId="77777777" w:rsidR="008330DD" w:rsidRPr="00C50706" w:rsidRDefault="008330DD">
+          <w:p w14:paraId="1BDC64EE" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="00C50706" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="359F8CB6" w14:textId="77777777" w:rsidR="008330DD" w:rsidRPr="00C50706" w:rsidRDefault="008330DD">
+          <w:p w14:paraId="7118D227" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="00C50706" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C50706">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Company </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44E5E9AC" w14:textId="77777777" w:rsidR="008330DD" w:rsidRPr="00C50706" w:rsidRDefault="008330DD">
+          <w:p w14:paraId="60431E3F" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="00C50706" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C50706">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name &amp; Address:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4342573B" w14:textId="77777777" w:rsidR="008330DD" w:rsidRPr="00C50706" w:rsidRDefault="008330DD">
+          <w:p w14:paraId="09EC4F4D" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="00C50706" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7029" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7210" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="631953EA" w14:textId="77777777" w:rsidR="008330DD" w:rsidRPr="009479BC" w:rsidRDefault="008330DD">
+          <w:p w14:paraId="49AAEC7A" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="009479BC" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008330DD" w:rsidRPr="009479BC" w14:paraId="79125931" w14:textId="77777777" w:rsidTr="007F3E4C">
+      <w:tr w:rsidR="004D6D2C" w:rsidRPr="009479BC" w14:paraId="3F6A96EA" w14:textId="77777777" w:rsidTr="00C963EF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="236"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C951F7" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="00C50706" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="365A2B1A" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="00C50706" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C50706">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Charge to:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C344B07" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C50706">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(if different from above)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D2F296E" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="00C50706" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55552B4A" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="00EB4664" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB4664">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Please ensure the company listed is aware they will be receiving the invoice for this inspection.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D6D2C" w:rsidRPr="009479BC" w14:paraId="31A3A5C1" w14:textId="77777777" w:rsidTr="00C963EF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="382"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="772C7176" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="00C50706" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F09AFA1" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="006D12C0" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D6D2C" w:rsidRPr="009479BC" w14:paraId="22792A3C" w14:textId="77777777" w:rsidTr="00C963EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2439" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08494EB0" w14:textId="77777777" w:rsidR="008330DD" w:rsidRPr="00C50706" w:rsidRDefault="008330DD">
+          <w:p w14:paraId="6E1AB71A" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="00C50706" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00C50706">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>Charge to:</w:t>
+              <w:t>Contact Name:</w:t>
             </w:r>
-          </w:p>
-[...27 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7029" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7210" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59E9CAB5" w14:textId="77777777" w:rsidR="008330DD" w:rsidRPr="009479BC" w:rsidRDefault="008330DD">
+          <w:p w14:paraId="11EF400F" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="009479BC" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008330DD" w:rsidRPr="009479BC" w14:paraId="3FDB7ED2" w14:textId="77777777" w:rsidTr="007F3E4C">
+      <w:tr w:rsidR="004D6D2C" w:rsidRPr="009479BC" w14:paraId="49170AB5" w14:textId="77777777" w:rsidTr="00C963EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2439" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FF4AC07" w14:textId="77777777" w:rsidR="008330DD" w:rsidRPr="00C50706" w:rsidRDefault="008330DD">
+          <w:p w14:paraId="1D560EC6" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="00C50706" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C50706">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Contact Name:</w:t>
+              <w:t>Contact Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7029" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7210" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="787872DD" w14:textId="77777777" w:rsidR="008330DD" w:rsidRPr="009479BC" w:rsidRDefault="008330DD">
+          <w:p w14:paraId="098186A5" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="009479BC" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008330DD" w:rsidRPr="009479BC" w14:paraId="2637F7AB" w14:textId="77777777" w:rsidTr="007F3E4C">
+      <w:tr w:rsidR="004D6D2C" w:rsidRPr="009479BC" w14:paraId="0EC37F7A" w14:textId="77777777" w:rsidTr="00C963EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2439" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="629D25EA" w14:textId="77777777" w:rsidR="008330DD" w:rsidRPr="00C50706" w:rsidRDefault="008330DD">
+          <w:p w14:paraId="1402A663" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="00C50706" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C50706">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Contact Email:</w:t>
+              <w:t>Contact Phone number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7029" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7210" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41C463DD" w14:textId="77777777" w:rsidR="008330DD" w:rsidRPr="009479BC" w:rsidRDefault="008330DD">
+          <w:p w14:paraId="44B5D545" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="009479BC" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008330DD" w:rsidRPr="009479BC" w14:paraId="57719E57" w14:textId="77777777" w:rsidTr="007F3E4C">
+    </w:tbl>
+    <w:p w14:paraId="4B40BADD" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRDefault="004D6D2C" w:rsidP="004D6D2C">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="490CABF3" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRDefault="004D6D2C" w:rsidP="004D6D2C">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6091"/>
+        <w:gridCol w:w="1842"/>
+        <w:gridCol w:w="1848"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004D6D2C" w14:paraId="40580C28" w14:textId="77777777" w:rsidTr="00C963EF">
+        <w:trPr>
+          <w:trHeight w:val="954"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05B3F234" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371647">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I wish to have all logs with suspected decay rots rejected</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="635F65AB" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DCC3479" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="00010D58" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059333F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>If “no” is elected only logs with quarantine rots (market specific) and Phlebiopsis spp (all markets) will be rejected.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E06009C" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="240"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002100B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47526E23" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="240"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002100B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="45EC060B" w14:textId="77777777" w:rsidR="008330DD" w:rsidRDefault="008330DD">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4153"/>
+          <w:tab w:val="clear" w:pos="8306"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6091"/>
+        <w:gridCol w:w="1842"/>
+        <w:gridCol w:w="1848"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004D6D2C" w14:paraId="49BCF766" w14:textId="77777777" w:rsidTr="00C963EF">
+        <w:trPr>
+          <w:trHeight w:val="601"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72103174" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:r w:rsidRPr="00371647">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are any logs in this inspection part of the Phlebiopsis contingency?    </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="724614F7" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="240"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002100B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="059F423E" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:after="240"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002100B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D6D2C" w14:paraId="363B920E" w14:textId="77777777" w:rsidTr="00C963EF">
+        <w:trPr>
+          <w:trHeight w:val="411"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="716BEAB4" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00691F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00371647">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Production site number as supplied by MPI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5417F5BF" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3E197620" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRDefault="004D6D2C">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4153"/>
+          <w:tab w:val="clear" w:pos="8306"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9757" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2547"/>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="1842"/>
+        <w:gridCol w:w="1824"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004D6D2C" w:rsidRPr="009479BC" w14:paraId="2D8C4085" w14:textId="77777777" w:rsidTr="00C963EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2439" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C25218E" w14:textId="77777777" w:rsidR="008330DD" w:rsidRPr="00C50706" w:rsidRDefault="008330DD">
-[...28 lines deleted...]
-          <w:p w14:paraId="47851489" w14:textId="77777777" w:rsidR="008330DD" w:rsidRPr="009479BC" w:rsidRDefault="008330DD">
+          <w:p w14:paraId="03B7D90E" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F3E4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Importing Country</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F0E8EC1" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C876372" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F3E4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ETA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60FEE461" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008330DD" w:rsidRPr="009479BC" w14:paraId="6470F3FA" w14:textId="77777777" w:rsidTr="007F3E4C">
+      <w:tr w:rsidR="004D6D2C" w:rsidRPr="009479BC" w14:paraId="14D0FAA0" w14:textId="77777777" w:rsidTr="00C963EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2439" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7893FBA4" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F3E4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Vessel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6029ADCD" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD44FE4" w14:textId="77777777" w:rsidR="008330DD" w:rsidRPr="009479BC" w:rsidRDefault="008330DD">
-            <w:pPr>
+          <w:p w14:paraId="39FD689D" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="009479BC">
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F3E4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-              <w:t>Contact Fax number:</w:t>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Voyage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7029" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1824" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3809A0F7" w14:textId="77777777" w:rsidR="008330DD" w:rsidRPr="009479BC" w:rsidRDefault="008330DD">
+          <w:p w14:paraId="49A33264" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F51E64" w:rsidRPr="009479BC" w14:paraId="43AA257F" w14:textId="77777777" w:rsidTr="007F3E4C">
+      <w:tr w:rsidR="004D6D2C" w:rsidRPr="009479BC" w14:paraId="39A359BD" w14:textId="77777777" w:rsidTr="00C963EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9468" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C4CAC43" w14:textId="58FFA741" w:rsidR="00F51E64" w:rsidRPr="009479BC" w:rsidRDefault="00F51E64" w:rsidP="005C0491">
+          <w:p w14:paraId="302B8CDD" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="C00000"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="C00000"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">I wish to have all logs with suspected decay rots rejected   </w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F3E4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>NZ Port</w:t>
             </w:r>
-            <w:r w:rsidR="007F3E4C">
-[...199 lines deleted...]
-          <w:p w14:paraId="04797C81" w14:textId="2CB7662B" w:rsidR="00F51E64" w:rsidRPr="009479BC" w:rsidRDefault="006E25B0" w:rsidP="00C50706">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11C7D1BB" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
-              <w:spacing w:after="240"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">                </w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F3E4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Volume</w:t>
             </w:r>
-            <w:r w:rsidR="00F51E64" w:rsidRPr="009479BC">
-[...6 lines deleted...]
-              <w:t>If “no” is elected only logs with quarantine rot</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C5A570" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F3E4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Above/Below</w:t>
             </w:r>
-            <w:r w:rsidR="0062091B">
-[...44 lines deleted...]
-              <w:t>will be rejected.</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E687D7F" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F3E4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Fumigation Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C50706" w:rsidRPr="009479BC" w14:paraId="18BF11F3" w14:textId="77777777" w:rsidTr="007F3E4C">
+      <w:tr w:rsidR="004D6D2C" w:rsidRPr="009479BC" w14:paraId="42888BC4" w14:textId="77777777" w:rsidTr="00C963EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2367" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15721F34" w14:textId="4A513DFA" w:rsidR="00C50706" w:rsidRPr="007F3E4C" w:rsidRDefault="00C50706" w:rsidP="005C0491">
+          <w:p w14:paraId="4AB67104" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F3E4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F3E4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="541A799F" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16B8BA6E" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F3E4C">
-[...25 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2367" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5623CF3A" w14:textId="77777777" w:rsidR="00C50706" w:rsidRPr="007F3E4C" w:rsidRDefault="00C50706" w:rsidP="005C0491">
+          <w:p w14:paraId="47D4D67E" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2367" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36D1CCE5" w14:textId="5F0B29D8" w:rsidR="00C50706" w:rsidRPr="007F3E4C" w:rsidRDefault="007F3E4C" w:rsidP="005C0491">
+          <w:p w14:paraId="4B357305" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="009479BC" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F3E4C">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2367" w:type="dxa"/>
+            <w:tcW w:w="1824" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B83C23A" w14:textId="3BD27F80" w:rsidR="00C50706" w:rsidRPr="007F3E4C" w:rsidRDefault="00C50706" w:rsidP="005C0491">
+          <w:p w14:paraId="5C8A5916" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="009479BC" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C50706" w:rsidRPr="009479BC" w14:paraId="6CA710C4" w14:textId="77777777" w:rsidTr="007F3E4C">
+      <w:tr w:rsidR="004D6D2C" w:rsidRPr="009479BC" w14:paraId="3EFF04A6" w14:textId="77777777" w:rsidTr="00C963EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2367" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="724226FF" w14:textId="22F15875" w:rsidR="00C50706" w:rsidRPr="007F3E4C" w:rsidRDefault="007F3E4C" w:rsidP="005C0491">
+          <w:p w14:paraId="0B66B1D4" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F3E4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F3E4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DC0BA66" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65BBD795" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F3E4C">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2367" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EDF030A" w14:textId="77777777" w:rsidR="00C50706" w:rsidRPr="007F3E4C" w:rsidRDefault="00C50706" w:rsidP="005C0491">
+          <w:p w14:paraId="724A6B22" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2367" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C8480F4" w14:textId="1707F624" w:rsidR="00C50706" w:rsidRPr="007F3E4C" w:rsidRDefault="007F3E4C" w:rsidP="005C0491">
+          <w:p w14:paraId="2BFCE8CB" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="009479BC" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F3E4C">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2367" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1824" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02540742" w14:textId="77777777" w:rsidR="00C50706" w:rsidRPr="007F3E4C" w:rsidRDefault="00C50706" w:rsidP="005C0491">
+          <w:p w14:paraId="207B8DE3" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="009479BC" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C50706" w:rsidRPr="009479BC" w14:paraId="5E66936F" w14:textId="77777777" w:rsidTr="007F3E4C">
+      <w:tr w:rsidR="004D6D2C" w:rsidRPr="009479BC" w14:paraId="5FCEF6F3" w14:textId="77777777" w:rsidTr="00C963EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2367" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49C6DAED" w14:textId="59535440" w:rsidR="00C50706" w:rsidRPr="007F3E4C" w:rsidRDefault="007F3E4C" w:rsidP="005C0491">
+          <w:p w14:paraId="58621D35" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F3E4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F3E4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47077057" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="036D9DA4" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F3E4C">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2367" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CC99EC5" w14:textId="47BBFC20" w:rsidR="00C50706" w:rsidRPr="007F3E4C" w:rsidRDefault="007F3E4C" w:rsidP="005C0491">
+          <w:p w14:paraId="1F453C80" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F3E4C">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2367" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DDCE242" w14:textId="2B3D756A" w:rsidR="00C50706" w:rsidRPr="007F3E4C" w:rsidRDefault="007F3E4C" w:rsidP="005C0491">
+          <w:p w14:paraId="3E2EBC83" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="009479BC" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F3E4C">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2367" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcW w:w="1824" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DE0A6A9" w14:textId="73CD2819" w:rsidR="00C50706" w:rsidRPr="007F3E4C" w:rsidRDefault="007F3E4C" w:rsidP="005C0491">
+          <w:p w14:paraId="2202C868" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="009479BC" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F3E4C">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F3E4C" w:rsidRPr="009479BC" w14:paraId="26413A55" w14:textId="77777777" w:rsidTr="00D51D74">
+      <w:tr w:rsidR="004D6D2C" w:rsidRPr="009479BC" w14:paraId="0E04ABFB" w14:textId="77777777" w:rsidTr="00C963EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2367" w:type="dxa"/>
+            <w:tcW w:w="9757" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="702825DD" w14:textId="77777777" w:rsidR="007F3E4C" w:rsidRPr="007F3E4C" w:rsidRDefault="007F3E4C" w:rsidP="007F3E4C">
-[...39 lines deleted...]
-          <w:p w14:paraId="69CC3511" w14:textId="67131200" w:rsidR="007F3E4C" w:rsidRPr="007F3E4C" w:rsidRDefault="007F3E4C" w:rsidP="007F3E4C">
+          <w:p w14:paraId="21E4B8D2" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-          <w:p w14:paraId="5A1CC8E2" w14:textId="77777777" w:rsidR="007F3E4C" w:rsidRPr="007F3E4C" w:rsidRDefault="007F3E4C" w:rsidP="007F3E4C">
+            <w:r w:rsidRPr="007F3E4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Additional Information:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E932362" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-          <w:p w14:paraId="1D535BAC" w14:textId="77777777" w:rsidR="007F3E4C" w:rsidRPr="009479BC" w:rsidRDefault="007F3E4C" w:rsidP="007F3E4C">
+          <w:p w14:paraId="4DC1514D" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="C00000"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="21F09999" w14:textId="77777777" w:rsidR="007F3E4C" w:rsidRPr="009479BC" w:rsidRDefault="007F3E4C" w:rsidP="007F3E4C">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C58C3A1" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="C00000"/>
-[...23 lines deleted...]
-                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:vertAlign w:val="superscript"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="2F6787C0" w14:textId="61A685DB" w:rsidR="007F3E4C" w:rsidRPr="007F3E4C" w:rsidRDefault="007F3E4C" w:rsidP="007F3E4C">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4455A3FF" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-          <w:p w14:paraId="31CFA56C" w14:textId="77777777" w:rsidR="007F3E4C" w:rsidRPr="007F3E4C" w:rsidRDefault="007F3E4C" w:rsidP="007F3E4C">
+          <w:p w14:paraId="2481436E" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="007F3E4C" w:rsidRDefault="004D6D2C" w:rsidP="00C963EF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
-              <w:jc w:val="center"/>
-[...112 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...241 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74500CBA" w14:textId="77777777" w:rsidR="008330DD" w:rsidRPr="009479BC" w:rsidRDefault="008330DD">
+    <w:p w14:paraId="192A3820" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="009479BC" w:rsidRDefault="004D6D2C">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4153"/>
+          <w:tab w:val="clear" w:pos="8306"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74500CBA" w14:textId="77777777" w:rsidR="008330DD" w:rsidRDefault="008330DD">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4153"/>
+          <w:tab w:val="clear" w:pos="8306"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A74E9F" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="00816731" w:rsidRDefault="004D6D2C" w:rsidP="004D6D2C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00816731">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>See next page for Terms and Conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00653B79" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRDefault="004D6D2C">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4153"/>
+          <w:tab w:val="clear" w:pos="8306"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4054C3A5" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRDefault="004D6D2C">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4153"/>
+          <w:tab w:val="clear" w:pos="8306"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E865393" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRDefault="004D6D2C">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4153"/>
+          <w:tab w:val="clear" w:pos="8306"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E2C0627" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRDefault="004D6D2C">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4153"/>
+          <w:tab w:val="clear" w:pos="8306"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70F50D66" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRDefault="004D6D2C">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4153"/>
+          <w:tab w:val="clear" w:pos="8306"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7208D431" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRDefault="004D6D2C">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4153"/>
+          <w:tab w:val="clear" w:pos="8306"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CDCE79A" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRDefault="004D6D2C">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4153"/>
+          <w:tab w:val="clear" w:pos="8306"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72ADA7DB" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRDefault="004D6D2C">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4153"/>
+          <w:tab w:val="clear" w:pos="8306"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EC2FEA9" w14:textId="77777777" w:rsidR="004D6D2C" w:rsidRPr="009479BC" w:rsidRDefault="004D6D2C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44BAB4AB" w14:textId="77777777" w:rsidR="4D496ACA" w:rsidRDefault="4D496ACA" w:rsidP="7C4DB291">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00517E02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -2351,231 +2274,214 @@
         </w:rPr>
         <w:t>Inspection Fees</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22211826" w14:textId="1F2DDD14" w:rsidR="4D496ACA" w:rsidRDefault="4D496ACA" w:rsidP="7C4DB291">
       <w:pPr>
         <w:ind w:right="-334"/>
       </w:pPr>
       <w:r w:rsidRPr="00517E02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Please note fees apply to all inspections regardless of whether the product passes inspection</w:t>
       </w:r>
       <w:r w:rsidRPr="7C4DB291">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="4D496ACA">
-      <w:headerReference w:type="even" r:id="rId14"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="902" w:right="746" w:bottom="719" w:left="900" w:header="709" w:footer="464" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C6CA068" w14:textId="77777777" w:rsidR="0004646F" w:rsidRDefault="0004646F">
+    <w:p w14:paraId="15ABAC21" w14:textId="77777777" w:rsidR="00522D34" w:rsidRDefault="00522D34">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F8DA1BF" w14:textId="77777777" w:rsidR="0004646F" w:rsidRDefault="0004646F">
+    <w:p w14:paraId="267230E5" w14:textId="77777777" w:rsidR="00522D34" w:rsidRDefault="00522D34">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:altName w:val="Arial Narrow"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
-    <w:panose1 w:val="02020500000000000000"/>
+    <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F763CA4" w14:textId="77777777" w:rsidR="002E0E6E" w:rsidRDefault="002E0E6E">
-[...9 lines deleted...]
-  <w:p w14:paraId="6A3EAFED" w14:textId="293CDFC3" w:rsidR="008330DD" w:rsidRPr="002E0E6E" w:rsidRDefault="6E457542" w:rsidP="6E457542">
+  <w:p w14:paraId="6A3EAFED" w14:textId="56343C96" w:rsidR="008330DD" w:rsidRPr="002E0E6E" w:rsidRDefault="6E457542" w:rsidP="6E457542">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2520"/>
         <w:tab w:val="left" w:pos="4680"/>
         <w:tab w:val="left" w:pos="7020"/>
         <w:tab w:val="left" w:pos="9180"/>
       </w:tabs>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="6E457542">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>ISSUE DATE: 05 May 2026</w:t>
+      <w:t xml:space="preserve">ISSUE DATE: </w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="004D6D2C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>24 September</w:t>
+    </w:r>
+    <w:r w:rsidRPr="6E457542">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="485920BF" w14:textId="77777777" w:rsidR="0004646F" w:rsidRDefault="0004646F">
+    <w:p w14:paraId="56378582" w14:textId="77777777" w:rsidR="00522D34" w:rsidRDefault="00522D34">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B325DB2" w14:textId="77777777" w:rsidR="0004646F" w:rsidRDefault="0004646F">
+    <w:p w14:paraId="2F6DA6BC" w14:textId="77777777" w:rsidR="00522D34" w:rsidRDefault="00522D34">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68846755" w14:textId="77777777" w:rsidR="00412538" w:rsidRDefault="0018155C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0486281B" wp14:editId="29BD4EA1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>449580</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1332230" cy="356235"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Picture 1" descr="A picture containing drawing, table&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
@@ -2608,60 +2514,50 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="055B337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39ACEF38"/>
     <w:lvl w:ilvl="0" w:tplc="14090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="14090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3360,113 +3256,117 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1705132022">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="749959588">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="736517991">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1875267609">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="691691499">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1088650595">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="70"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F23E5F"/>
     <w:rsid w:val="0004001C"/>
     <w:rsid w:val="0004526B"/>
     <w:rsid w:val="0004646F"/>
     <w:rsid w:val="000B4334"/>
     <w:rsid w:val="000D2278"/>
     <w:rsid w:val="0018155C"/>
     <w:rsid w:val="001F3A65"/>
     <w:rsid w:val="0027576E"/>
     <w:rsid w:val="0028123B"/>
     <w:rsid w:val="002E0E6E"/>
     <w:rsid w:val="003C5876"/>
     <w:rsid w:val="00412538"/>
     <w:rsid w:val="0041763D"/>
     <w:rsid w:val="004D0885"/>
+    <w:rsid w:val="004D6D2C"/>
+    <w:rsid w:val="00522D34"/>
     <w:rsid w:val="00555A7A"/>
     <w:rsid w:val="005911AB"/>
     <w:rsid w:val="005A4295"/>
     <w:rsid w:val="005C0491"/>
     <w:rsid w:val="0062091B"/>
     <w:rsid w:val="00661766"/>
     <w:rsid w:val="006B5BF2"/>
     <w:rsid w:val="006C591B"/>
     <w:rsid w:val="006E25B0"/>
     <w:rsid w:val="00710193"/>
     <w:rsid w:val="00745CD7"/>
     <w:rsid w:val="0077029C"/>
     <w:rsid w:val="007A22E4"/>
     <w:rsid w:val="007F3E4C"/>
     <w:rsid w:val="008330DD"/>
     <w:rsid w:val="008B0F58"/>
     <w:rsid w:val="009479BC"/>
     <w:rsid w:val="00A64107"/>
     <w:rsid w:val="00AD2E37"/>
     <w:rsid w:val="00B83618"/>
+    <w:rsid w:val="00B83835"/>
     <w:rsid w:val="00C42EE3"/>
     <w:rsid w:val="00C44077"/>
     <w:rsid w:val="00C50706"/>
     <w:rsid w:val="00D51D74"/>
     <w:rsid w:val="00DA070B"/>
     <w:rsid w:val="00DA3F62"/>
     <w:rsid w:val="00DF78F7"/>
     <w:rsid w:val="00F20A76"/>
     <w:rsid w:val="00F23E5F"/>
     <w:rsid w:val="00F51E64"/>
     <w:rsid w:val="00F90D7C"/>
     <w:rsid w:val="00FD5B42"/>
     <w:rsid w:val="4D496ACA"/>
     <w:rsid w:val="6E457542"/>
     <w:rsid w:val="7C4DB291"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -3945,51 +3845,50 @@
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -4119,64 +4018,79 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C50706"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="7C4DB291"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="004D6D2C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inspection@asurequality.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inspection@asurequality.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\iva\Procedures\Proced.%20template.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
@@ -4464,130 +4378,50 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...78 lines deleted...]
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Comm Controlled Document" ma:contentTypeID="0x010100BD80C5A6E3BE6B41A2427F16147D47A4000E4000DD5E614016A8D990ED8E9682EE009A1E6878C9014D35AB6D68A53A5D6AAA00A0C0A23BCE7C214B8508C0E0E1BE1CD1" ma:contentTypeVersion="17" ma:contentTypeDescription="AsureQuality Comm Controlled Documents Content Type - extends Comm Document; published by the Content Type Hub" ma:contentTypeScope="" ma:versionID="5554f86bf31fb85184ed5b06290b2cf7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a95e633e-f4ca-4dbc-ba9b-6a6e9558bd66" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="84860f90781adc953b9c24756fd6c6fc" ns2:_="">
     <xsd:import namespace="a95e633e-f4ca-4dbc-ba9b-6a6e9558bd66"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:m17d367161e84edcbac574b4d79bd942" minOccurs="0"/>
                 <xsd:element ref="ns2:h71807529d6d4aa986fa857393ee98f1" minOccurs="0"/>
                 <xsd:element ref="ns2:b2f4e19636f84e9e97e5f0091f78ff75" minOccurs="0"/>
                 <xsd:element ref="ns2:pb33c55b84ca41deafced83f1cadaaf1" minOccurs="0"/>
                 <xsd:element ref="ns2:SolarAuthor" minOccurs="0"/>
                 <xsd:element ref="ns2:SolarReviewedDate"/>
                 <xsd:element ref="ns2:d468cea781dc4ee8a58f180c6452caf9" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -4753,125 +4587,205 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="a95e633e-f4ca-4dbc-ba9b-6a6e9558bd66">
+      <Value>6</Value>
+      <Value>5</Value>
+      <Value>13</Value>
+      <Value>2</Value>
+      <Value>7</Value>
+    </TaxCatchAll>
+    <d468cea781dc4ee8a58f180c6452caf9 xmlns="a95e633e-f4ca-4dbc-ba9b-6a6e9558bd66">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Standard Operating Procedure</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">65b32229-e959-47b0-ac7f-56ef969776b9</TermId>
+        </TermInfo>
+      </Terms>
+    </d468cea781dc4ee8a58f180c6452caf9>
+    <h71807529d6d4aa986fa857393ee98f1 xmlns="a95e633e-f4ca-4dbc-ba9b-6a6e9558bd66">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">All AQ</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5d09c1aa-6886-4add-a39e-3253eb2f4280</TermId>
+        </TermInfo>
+      </Terms>
+    </h71807529d6d4aa986fa857393ee98f1>
+    <SolarAuthor xmlns="a95e633e-f4ca-4dbc-ba9b-6a6e9558bd66">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SolarAuthor>
+    <SolarReviewedDate xmlns="a95e633e-f4ca-4dbc-ba9b-6a6e9558bd66">2023-09-21T21:01:07+00:00</SolarReviewedDate>
+    <m17d367161e84edcbac574b4d79bd942 xmlns="a95e633e-f4ca-4dbc-ba9b-6a6e9558bd66">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Procedure</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">e1c5f9ca-aa4d-4c04-905d-8fb9cd8414a2</TermId>
+        </TermInfo>
+      </Terms>
+    </m17d367161e84edcbac574b4d79bd942>
+    <pb33c55b84ca41deafced83f1cadaaf1 xmlns="a95e633e-f4ca-4dbc-ba9b-6a6e9558bd66">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">AsureQuality</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1600c08b-c25f-4f62-a9e3-257c80989e28</TermId>
+        </TermInfo>
+      </Terms>
+    </pb33c55b84ca41deafced83f1cadaaf1>
+    <b2f4e19636f84e9e97e5f0091f78ff75 xmlns="a95e633e-f4ca-4dbc-ba9b-6a6e9558bd66">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">IVA</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">cb6e52c4-aad0-4913-a3ba-9fb846735b33</TermId>
+        </TermInfo>
+      </Terms>
+    </b2f4e19636f84e9e97e5f0091f78ff75>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="a935fc8e-382e-42e3-9bc7-111b0b224c47" ContentTypeId="0x010100BD80C5A6E3BE6B41A2427F16147D47A4000E4000DD5E614016A8D990ED8E9682EE" PreviousValue="true"/>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADF97202-274D-4A18-A6BC-0582F8D731E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDA77A0F-2ECC-40B0-BCB0-59452BF804F4}">
-[...32 lines deleted...]
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{301086FF-A705-4BF1-9919-950E38641BED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a95e633e-f4ca-4dbc-ba9b-6a6e9558bd66"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BC985DE-2824-45A2-A37C-040A844EB53D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a95e633e-f4ca-4dbc-ba9b-6a6e9558bd66"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE043432-C9A0-494D-9304-FA1AFA7DB1E6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22AB9E2A-C9A5-475F-9E55-6B8FE3BC0DFC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDA77A0F-2ECC-40B0-BCB0-59452BF804F4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Proced.%20template.dot</Template>
+  <Template>Proced. template</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1531</Characters>
+  <Pages>2</Pages>
+  <Words>298</Words>
+  <Characters>1699</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>12</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>14</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>AgriQuality</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1796</CharactersWithSpaces>
+  <CharactersWithSpaces>1994</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>AGRIQUALITY SERVICE REQUEST FORM</dc:title>
   <dc:subject/>
   <dc:creator>IVA Management</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Description0">
     <vt:lpwstr>Form - Service Request Logs</vt:lpwstr>