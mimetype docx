--- v0 (2026-06-17)
+++ v1 (2026-08-01)
@@ -52,451 +52,464 @@
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>Laboratory Consumables - Food Testing</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="16171" w:type="dxa"/>
         <w:tblInd w:w="-436" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2279"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1842"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00507A49" w:rsidR="00F169E5" w:rsidTr="48D45BC9" w14:paraId="7C0BB97D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00507A49" w:rsidR="00F169E5" w:rsidTr="065C119F" w14:paraId="7C0BB97D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="00507A49" w:rsidP="000729F8" w:rsidRDefault="00507A49" w14:paraId="32EA3E86" w14:textId="64885D95">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="00507A49" w:rsidP="000729F8" w:rsidRDefault="00507A49" w14:paraId="5F6D7C3C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="00507A49" w:rsidP="000729F8" w:rsidRDefault="00507A49" w14:paraId="0643F6AC" w14:textId="006CAF29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="00507A49" w:rsidP="000729F8" w:rsidRDefault="00507A49" w14:paraId="785AD509" w14:textId="6B719BA3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="00507A49" w:rsidP="000729F8" w:rsidRDefault="00507A49" w14:paraId="4FABAF15" w14:textId="60C472B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="00507A49" w:rsidP="000729F8" w:rsidRDefault="00507A49" w14:paraId="0868995D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="00507A49" w:rsidP="000729F8" w:rsidRDefault="00507A49" w14:paraId="3D6F909D" w14:textId="0BF34297">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>AQ Use Only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00507A49" w:rsidR="00F169E5" w:rsidTr="48D45BC9" w14:paraId="044FD63B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00507A49" w:rsidR="00F169E5" w:rsidTr="065C119F" w14:paraId="044FD63B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="2401E008" w14:textId="422DD131">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Item</w:t>
             </w:r>
             <w:r w:rsidRPr="00507A49" w:rsidR="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="76FC58F6" w14:textId="0C9C54A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Item #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="49EDCF33" w14:textId="64685B10">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Unit Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="4332BEDB" w14:textId="127A7132">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Price / Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="00507A49" w14:paraId="0CD09D8C" w14:textId="304733AA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Units Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="00507A49" w14:paraId="3A38AA00" w14:textId="6B963309">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Dispatched</w:t>
             </w:r>
@@ -514,1999 +527,1965 @@
             </w:r>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Ex</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="2ADE86F0" w14:textId="5814AA7C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Expiry Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="35EB5CDC" w14:textId="2BDD4AE3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Batch No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="21563C31" w14:textId="638EB942">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Units Dispatched</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00507A49" w:rsidR="00F169E5" w:rsidTr="48D45BC9" w14:paraId="58F75EDB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00507A49" w:rsidR="00F169E5" w:rsidTr="065C119F" w14:paraId="58F75EDB" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="00C05F58" w14:textId="67C5DF03">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="6F1667CA" w14:textId="25A93794">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="4998B2C2" w14:textId="08B86938">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="020EA3F5" w14:textId="6B8FDA59">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="06B49B90" w14:textId="1F53C3EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
-[...23 lines deleted...]
-            <w:r w:rsidRPr="0063484B" w:rsidR="00507A49">
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="065C119F" w:rsidRDefault="006F2DA7" w14:paraId="59C0A793" w14:textId="693A704C">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-NZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="065C119F" w:rsidR="158A3B0D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...15 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Akl/Chc/Wg</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00F169E5" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="4EE98F14" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F169E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00F169E5" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="7122D744" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F169E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00F169E5" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="60A94636" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F169E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00507A49" w:rsidR="00F169E5" w:rsidTr="48D45BC9" w14:paraId="57C773B9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00507A49" w:rsidR="00F169E5" w:rsidTr="065C119F" w14:paraId="57C773B9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="609F919C" w14:textId="24320DF2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="64A1FF43" w14:textId="60792FF7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="35CA9544" w14:textId="5A3C9050">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="37CD2912" w14:textId="5C378D82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="54AD696F" w14:textId="2D096369">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
-[...23 lines deleted...]
-            <w:r w:rsidRPr="0063484B" w:rsidR="00507A49">
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="065C119F" w:rsidRDefault="006F2DA7" w14:paraId="1BB2B59F" w14:textId="2588460B">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-NZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="065C119F" w:rsidR="55B80BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...15 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Akl/Chc/Wg</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00F169E5" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="31EE56A0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F169E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00F169E5" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="1F7E0501" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F169E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00F169E5" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="4092B8C7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F169E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00507A49" w:rsidR="00F169E5" w:rsidTr="48D45BC9" w14:paraId="394C1899" w14:textId="77777777">
+      <w:tr w:rsidRPr="00507A49" w:rsidR="00F169E5" w:rsidTr="065C119F" w14:paraId="394C1899" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="7729CF83" w14:textId="7E15577D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="1A0AC3DC" w14:textId="766E3C89">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="2A089EB9" w14:textId="3C49CDF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="27BDE3D8" w14:textId="52665EA5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="3ADA97A2" w14:textId="2F4DB004">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
-[...23 lines deleted...]
-            <w:r w:rsidRPr="0063484B" w:rsidR="00507A49">
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="065C119F" w:rsidRDefault="006F2DA7" w14:paraId="6EF7E43C" w14:textId="62898EAC">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-NZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="065C119F" w:rsidR="5C25A40F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...15 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Akl/Chc/Wg</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00F169E5" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="36FBCF74" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F169E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00F169E5" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="75526024" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F169E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00F169E5" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="743F3E76" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F169E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00507A49" w:rsidR="00F169E5" w:rsidTr="48D45BC9" w14:paraId="0CF15966" w14:textId="77777777">
+      <w:tr w:rsidRPr="00507A49" w:rsidR="00F169E5" w:rsidTr="065C119F" w14:paraId="0CF15966" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="57C4336D" w14:textId="6857D611">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="1CF5B1CB" w14:textId="248DA0A0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="18B28061" w14:textId="4FFFD4A5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="12F3D598" w14:textId="564C810E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="2F55DF38" w14:textId="13CA6334">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
-[...23 lines deleted...]
-            <w:r w:rsidRPr="0063484B" w:rsidR="00507A49">
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="065C119F" w:rsidRDefault="006F2DA7" w14:paraId="0C612743" w14:textId="6038F046">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-NZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="065C119F" w:rsidR="3078D6F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...15 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Akl/Chc/Wg</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00F169E5" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="062BE67F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F169E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00F169E5" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="5D364F9B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F169E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00F169E5" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="0798D35D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F169E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidTr="48D45BC9" w14:paraId="2BEC1FB1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidTr="065C119F" w14:paraId="2BEC1FB1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="3196992B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="797ED18C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="1139DA47" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="7377975A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="4DF6556D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="0063484B">
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0063484B" w:rsidR="0063484B" w:rsidP="065C119F" w:rsidRDefault="0063484B" w14:paraId="7E3808A4" w14:textId="4614E717">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-NZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="065C119F" w:rsidR="4EF259D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...15 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Akl/Chc/Wg</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F169E5" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="46B077CF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F169E5" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="7AF12054" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F169E5" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="0F723872" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00507A49" w:rsidR="00F169E5" w:rsidTr="48D45BC9" w14:paraId="657B7A3C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00507A49" w:rsidR="00F169E5" w:rsidTr="065C119F" w14:paraId="657B7A3C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="07EB4B07" w14:textId="1971A069">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="68A9EED5" w14:textId="64A14219">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="5A3C506C" w14:textId="7D0FDD14">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="56E6206A" w14:textId="261B36BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="557672E6" w14:textId="3C947361">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
-[...16 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0063484B" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="3C22CD14" w14:textId="46B90B7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-NZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="065C119F" w:rsidR="006F2DA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0063484B" w:rsidR="00507A49">
+            <w:r w:rsidRPr="065C119F" w:rsidR="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="0063484B" w:rsidR="00507A49">
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Akl/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="065C119F" w:rsidR="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Chc</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="065C119F" w:rsidR="413863DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/Wg</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00F169E5" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="1E2244D8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F169E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00F169E5" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="23B7DE60" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F169E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00F169E5" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="5FDABC6D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F169E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00507A49" w:rsidR="0096596A" w:rsidTr="48D45BC9" w14:paraId="42CCE576" w14:textId="77777777">
+      <w:tr w:rsidRPr="00507A49" w:rsidR="0096596A" w:rsidTr="065C119F" w14:paraId="42CCE576" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="16171" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0096596A" w:rsidP="0096596A" w:rsidRDefault="0096596A" w14:paraId="19BEABAE" w14:textId="7B664EAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Consumable Kits</w:t>
             </w:r>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00507A49" w:rsidR="00F169E5" w:rsidTr="48D45BC9" w14:paraId="37BF6885" w14:textId="77777777">
+      <w:tr w:rsidRPr="00507A49" w:rsidR="00F169E5" w:rsidTr="065C119F" w14:paraId="37BF6885" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="2227103A" w14:textId="6132D9E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Boot (Dust) Swabs</w:t>
             </w:r>
             <w:r w:rsidRPr="00507A49">
@@ -2539,123 +2518,126 @@
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>- 2 Covers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="4FA635F8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>71196</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="36714E13" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Kit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="33CD06B8" w14:textId="3A9ADC71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>$11.</w:t>
             </w:r>
@@ -2669,237 +2651,243 @@
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="5B879630" w14:textId="69017C90">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="7B998501" w14:textId="675B0815">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="77C584D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="77C584D5" w:rsidR="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Akl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="4B9061D6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="7D062CEC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="70F6664C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00507A49" w:rsidR="00F169E5" w:rsidTr="48D45BC9" w14:paraId="14DF1B80" w14:textId="77777777">
+      <w:tr w:rsidRPr="00507A49" w:rsidR="00F169E5" w:rsidTr="065C119F" w14:paraId="14DF1B80" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0096596A" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="2925A4DB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Potable Water Test Kit</w:t>
             </w:r>
             <w:r w:rsidRPr="00507A49">
@@ -2994,50 +2982,51 @@
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00507A49" w:rsidR="006F2DA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>- 2 Enviro-freeze Sheets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="0096596A" w14:paraId="61948569" w14:textId="1ACC700A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00507A49" w:rsidR="006F2DA7">
@@ -3121,159 +3110,163 @@
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00507A49" w:rsidR="006F2DA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>55837 x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="19CEE7F6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Kit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="31A5988B" w14:textId="30610429">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00D152CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>14.80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="38D9CD9C" w14:textId="7914A1EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="16B1AD98" w14:textId="3C498815">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00507A49" w:rsidR="00507A49">
@@ -3286,435 +3279,446 @@
               <w:t xml:space="preserve">Akl / </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00507A49" w:rsidR="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Chc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="395D647B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="4EE4885E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="006F2DA7" w:rsidP="000729F8" w:rsidRDefault="006F2DA7" w14:paraId="30505524" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidTr="48D45BC9" w14:paraId="4944534B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidTr="065C119F" w14:paraId="4944534B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="40FFCCEF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Order Detail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="3065B7AE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>AQ Use Only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidTr="48D45BC9" w14:paraId="27114FBE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidTr="065C119F" w14:paraId="27114FBE" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="5D3C5037" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Comments \ other items</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="6DDE445D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="02F1A3B1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="0B21732E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="1D4C4FD5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="0063484B" w:rsidRDefault="0063484B" w14:paraId="62F10A4C" w14:textId="366A2699">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -3728,364 +3732,372 @@
               <w:t>Delivery Address:</w:t>
             </w:r>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="5424E927" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Courier Details:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00507A49" w:rsidR="00F169E5" w:rsidTr="008D036D" w14:paraId="4D91B94E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00507A49" w:rsidR="00F169E5" w:rsidTr="065C119F" w14:paraId="4D91B94E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8374" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="5E2CE5F1" w14:textId="6A7CB9EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="7B7E380C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="34391AF9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="0DCC8A9E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Zone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="7AEE7FCD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Quantity:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="2AA9C25A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Consignment:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidTr="008D036D" w14:paraId="06C5297C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidTr="065C119F" w14:paraId="06C5297C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8374" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="6A7ED188" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="1E393356" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="1373376C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="673C9E17" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
@@ -4100,1487 +4112,1510 @@
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="60092043" w14:textId="654A01FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="1CC79AD8" w14:textId="6489E111">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="308C05BE" w14:textId="25BA7E27">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidTr="008D036D" w14:paraId="0F44FAC5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidTr="065C119F" w14:paraId="0F44FAC5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8374" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="54D53D42" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="139BE432" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="5E8E161F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="0BF399CD" w14:textId="444FF809">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="1B600E97" w14:textId="0C2642F2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="4F1C6469" w14:textId="0EE891AF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00507A49" w:rsidR="00F169E5" w:rsidTr="008D036D" w14:paraId="15A0DFB2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00507A49" w:rsidR="00F169E5" w:rsidTr="065C119F" w14:paraId="15A0DFB2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8374" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="532F82F0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="60BF1211" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="1D251110" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="320C4218" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="1B505DCD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="752B3518" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00507A49" w:rsidR="00F169E5" w:rsidTr="008D036D" w14:paraId="2AB3A06D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00507A49" w:rsidR="00F169E5" w:rsidTr="065C119F" w14:paraId="2AB3A06D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="57B25A72" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Order Request Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="7044BCC0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Date Required:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="1809FCD3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="5234F3DB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="547C0428" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="34B84614" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="1C65350D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="71B0E7A5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidTr="008D036D" w14:paraId="425D4B6E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidTr="065C119F" w14:paraId="425D4B6E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="481E3643" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Business Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="4A1478D0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Account Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="0E6BA08D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="51FB04A8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="25EE8D28" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="4BA9EF21" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Dispatched By:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="51479649" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidTr="008D036D" w14:paraId="7055DCDE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidTr="065C119F" w14:paraId="7055DCDE" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="10239DCB" w14:textId="1EF58FBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="41693EA0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="3FDBE3F0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="71C43956" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="0FD89F91" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="046E32F4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="0063484B" w:rsidP="000729F8" w:rsidRDefault="0063484B" w14:paraId="12A573BD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00507A49" w:rsidR="00F169E5" w:rsidTr="48D45BC9" w14:paraId="06C22130" w14:textId="77777777">
+      <w:tr w:rsidRPr="00507A49" w:rsidR="00F169E5" w:rsidTr="065C119F" w14:paraId="06C22130" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="29072E3B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Submitted By (name):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="13855166" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Purchase order#:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="7C905FDC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="49BA88C3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="141D74D6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="491800F8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>Dispatched From:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="38EA1205" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidTr="48D45BC9" w14:paraId="23D9ED64" w14:textId="77777777">
+      <w:tr w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidTr="065C119F" w14:paraId="23D9ED64" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="16171" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="607FD9F8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidTr="48D45BC9" w14:paraId="6F703FAD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidTr="065C119F" w14:paraId="6F703FAD" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="16171" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00507A49" w:rsidR="000729F8" w:rsidP="000729F8" w:rsidRDefault="000729F8" w14:paraId="7A74D730" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId10">
               <w:r w:rsidRPr="00507A49">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="18"/>
@@ -6670,53 +6705,61 @@
     <w:rsid w:val="00CB3595"/>
     <w:rsid w:val="00CC22FC"/>
     <w:rsid w:val="00CD101E"/>
     <w:rsid w:val="00D152CC"/>
     <w:rsid w:val="00D423A8"/>
     <w:rsid w:val="00D538B9"/>
     <w:rsid w:val="00D71C5B"/>
     <w:rsid w:val="00D93F62"/>
     <w:rsid w:val="00DA153C"/>
     <w:rsid w:val="00DF1B8F"/>
     <w:rsid w:val="00DF6AD5"/>
     <w:rsid w:val="00E3497F"/>
     <w:rsid w:val="00E46FB5"/>
     <w:rsid w:val="00E537DC"/>
     <w:rsid w:val="00E7028A"/>
     <w:rsid w:val="00E7066C"/>
     <w:rsid w:val="00E72542"/>
     <w:rsid w:val="00E81DFA"/>
     <w:rsid w:val="00EA2298"/>
     <w:rsid w:val="00F169E5"/>
     <w:rsid w:val="00F20790"/>
     <w:rsid w:val="00F65139"/>
     <w:rsid w:val="00FA0279"/>
     <w:rsid w:val="00FC55F1"/>
     <w:rsid w:val="00FF308C"/>
+    <w:rsid w:val="065C119F"/>
     <w:rsid w:val="0BABF228"/>
+    <w:rsid w:val="158A3B0D"/>
     <w:rsid w:val="1A400F95"/>
+    <w:rsid w:val="3078D6F7"/>
+    <w:rsid w:val="413863DB"/>
+    <w:rsid w:val="42A153BB"/>
     <w:rsid w:val="48D45BC9"/>
+    <w:rsid w:val="4EF259D2"/>
+    <w:rsid w:val="55B80BAE"/>
+    <w:rsid w:val="5C25A40F"/>
     <w:rsid w:val="60526C19"/>
     <w:rsid w:val="77C584D5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-NZ" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -9640,39 +9683,39 @@
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Andrew Ward</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Scott Tynan</lastModifiedBy>
-  <revision>3</revision>
+  <revision>4</revision>
   <lastPrinted>2023-01-24T02:14:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>1444fcebe5455f80b4e2b335f55946a9c73668d97074f7d91b2811db27f4cb0d</vt:lpwstr>
   </property>
 </Properties>
 </file>